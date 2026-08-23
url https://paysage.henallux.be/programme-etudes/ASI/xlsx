--- v0 (2026-07-08)
+++ v1 (2026-08-23)
@@ -37,180 +37,180 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Master en architecture des systèmes informatiques - Namur [ASI] – 2026-2027</t>
   </si>
   <si>
     <t>Entité : Département technique de Namur</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Crédits/Pond.</t>
   </si>
   <si>
     <t>Tronc commun</t>
   </si>
   <si>
     <t>Complément d'informatique : analyse programmation</t>
   </si>
   <si>
     <t>Complément d'informatique : réseaux</t>
   </si>
   <si>
+    <t>Intelligence des données</t>
+  </si>
+  <si>
+    <t>Big Systems et Big Data</t>
+  </si>
+  <si>
+    <t>Méthodes statistiques et contrôle qualité</t>
+  </si>
+  <si>
+    <t>Tableaux de bord</t>
+  </si>
+  <si>
+    <t>Intégration des Services d'Entreprise</t>
+  </si>
+  <si>
+    <t>Architecture des Services d'Entreprise</t>
+  </si>
+  <si>
+    <t>Conteneurisation de Service</t>
+  </si>
+  <si>
+    <t>Provisionnement et Gestion de Configuration</t>
+  </si>
+  <si>
+    <t>Programmation d'applications distribuées et en réseau</t>
+  </si>
+  <si>
+    <t>Théorie</t>
+  </si>
+  <si>
+    <t>Laboratoires</t>
+  </si>
+  <si>
+    <t>Principes de Sécurité Informatique</t>
+  </si>
+  <si>
     <t>Introduction à la Cryptographie</t>
   </si>
   <si>
-    <t>Théorie</t>
-[...22 lines deleted...]
-  <si>
     <t>Gestion du risque</t>
   </si>
   <si>
     <t>Projet</t>
   </si>
   <si>
-    <t>Intégration des Services d'Entreprise</t>
-[...10 lines deleted...]
-  <si>
     <t>Introduction au Cloud: principes, architecture et gestion</t>
   </si>
   <si>
+    <t>Réseaux informatiques</t>
+  </si>
+  <si>
+    <t>Projets</t>
+  </si>
+  <si>
+    <t>Sécurisation des réseaux informatiques</t>
+  </si>
+  <si>
+    <t>Techniques Avancées des Réseaux</t>
+  </si>
+  <si>
+    <t>Programmation des Systèmes Mobiles</t>
+  </si>
+  <si>
+    <t>Sécurité des Applications</t>
+  </si>
+  <si>
+    <t>Projets Avancés et Innovation</t>
+  </si>
+  <si>
+    <t>Méthodologie documentaire et scientifique</t>
+  </si>
+  <si>
+    <t>Projet innovant</t>
+  </si>
+  <si>
     <t>Droit des contrats</t>
   </si>
   <si>
     <t>Contrats informatiques et du Web</t>
   </si>
   <si>
     <t>Contrats de travail</t>
   </si>
   <si>
-    <t>Sécurité des Applications</t>
-[...25 lines deleted...]
-  <si>
     <t>Questions spéciales en Technologie de l'Informatique</t>
   </si>
   <si>
     <t>Langue moderne : Anglais</t>
   </si>
   <si>
     <t>Séminaires</t>
   </si>
   <si>
+    <t>Systèmes hétérogènes sécurisés</t>
+  </si>
+  <si>
+    <t>Gestion des identités et accès</t>
+  </si>
+  <si>
+    <t>Fouille de Données et Apprentissage Automatique</t>
+  </si>
+  <si>
+    <t>Théorie et applications</t>
+  </si>
+  <si>
+    <t>Laboratoire</t>
+  </si>
+  <si>
+    <t>Intégration de Systèmes Web et Mobiles</t>
+  </si>
+  <si>
+    <t>Management des entreprises et organisations</t>
+  </si>
+  <si>
+    <t>Gestion stratégique de l'Information</t>
+  </si>
+  <si>
+    <t>Introduction au management</t>
+  </si>
+  <si>
     <t>Protection des Données</t>
   </si>
   <si>
     <t>Cas pratiques</t>
   </si>
   <si>
-    <t>Systèmes hétérogènes sécurisés</t>
-[...13 lines deleted...]
-  <si>
     <t>Veille technologique et innovation</t>
   </si>
   <si>
     <t>Langue Moderne : anglais</t>
-  </si>
-[...10 lines deleted...]
-    <t>Introduction au management</t>
   </si>
   <si>
     <t>Activités d'Insertion Professionnelle - cours au choix</t>
   </si>
   <si>
     <t>Activités d'Insertion Professionnelle</t>
   </si>
   <si>
     <t>Stage</t>
   </si>
   <si>
     <t>TFE - Intégration de Systèmes en Entreprise</t>
   </si>
   <si>
     <t>Stage et TFE - Recherche et Développement</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
@@ -717,290 +717,290 @@
     <row r="7" spans="1:2">
       <c r="A7" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="8"/>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="8"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="8"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="8"/>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B13" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="B13" s="8"/>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="B14" s="8"/>
+      <c r="B14" s="6">
+        <v>5</v>
+      </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="8"/>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="8"/>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="8"/>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="6">
         <v>4</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B18" s="8"/>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="7" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="B19" s="8"/>
     </row>
     <row r="20" spans="1:2">
-      <c r="A20" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B20" s="6">
+      <c r="A20" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="B20" s="8"/>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B21" s="6">
         <v>4</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B21" s="8"/>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="7" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="B22" s="8"/>
     </row>
     <row r="23" spans="1:2">
-      <c r="A23" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A23" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="B23" s="8"/>
     </row>
     <row r="24" spans="1:2">
-      <c r="A24" s="7" t="s">
-[...2 lines deleted...]
-      <c r="B24" s="8"/>
+      <c r="A24" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" s="6">
+        <v>5</v>
+      </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B25" s="8"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="B25" s="8"/>
-[...7 lines deleted...]
-      </c>
+      <c r="B26" s="8"/>
     </row>
     <row r="27" spans="1:2">
-      <c r="A27" s="7" t="s">
-[...2 lines deleted...]
-      <c r="B27" s="8"/>
+      <c r="A27" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B27" s="6">
+        <v>4</v>
+      </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" s="7" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B28" s="8"/>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="8"/>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" s="7" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B31" s="8"/>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" s="7" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="B32" s="8"/>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="8"/>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="8"/>
     </row>
     <row r="36" spans="1:2">
-      <c r="A36" s="5" t="s">
+      <c r="A36" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="B36" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="B36" s="8"/>
     </row>
     <row r="37" spans="1:2">
-      <c r="A37" s="7" t="s">
-[...2 lines deleted...]
-      <c r="B37" s="8"/>
+      <c r="A37" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B37" s="6">
+        <v>4</v>
+      </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" s="7" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="B38" s="8"/>
     </row>
     <row r="39" spans="1:2">
-      <c r="A39" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A39" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="B39" s="8"/>
     </row>
     <row r="40" spans="1:2">
-      <c r="A40" s="7" t="s">
-[...2 lines deleted...]
-      <c r="B40" s="8"/>
+      <c r="A40" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B40" s="6">
+        <v>5</v>
+      </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" s="7" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="B41" s="8"/>
     </row>
     <row r="42" spans="1:2">
-      <c r="A42" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B42" s="6">
+      <c r="A42" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="B42" s="8"/>
+    </row>
+    <row r="43" spans="1:2">
+      <c r="A43" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B43" s="6">
         <v>4</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B43" s="8"/>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="8"/>
     </row>
     <row r="45" spans="1:2">
-      <c r="A45" s="5" t="s">
+      <c r="A45" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="B45" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="B45" s="8"/>
     </row>
     <row r="46" spans="1:2">
-      <c r="A46" s="7" t="s">
+      <c r="A46" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="B46" s="8"/>
+      <c r="B46" s="6">
+        <v>3</v>
+      </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B47" s="8"/>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B48" s="8"/>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B49" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" s="7" t="s">
         <v>36</v>
       </c>
@@ -1048,182 +1048,182 @@
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="4"/>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B6" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="7" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B7" s="8"/>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="7" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="B8" s="8"/>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B9" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="7" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B10" s="8"/>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="7" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="B11" s="8"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B12" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="7" t="s">
-        <v>8</v>
+        <v>41</v>
       </c>
       <c r="B13" s="8"/>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="8"/>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="7" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="B16" s="8"/>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="8"/>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B18" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="7" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B19" s="8"/>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="7" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="B20" s="8"/>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="7" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B22" s="8"/>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="7" t="s">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="B23" s="8"/>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" s="5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" s="7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B25" s="8"/>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" s="7" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="B26" s="8"/>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B27" s="4"/>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B28" s="6">
         <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" s="7" t="s">
         <v>53</v>
       </c>
       <c r="B29" s="8"/>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" s="7" t="s">