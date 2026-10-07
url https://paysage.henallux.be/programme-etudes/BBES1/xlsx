--- v0 (2026-07-08)
+++ v1 (2026-10-07)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Bloc 1" sheetId="1" r:id="rId4"/>
     <sheet name="Bloc 2" sheetId="2" r:id="rId5"/>
     <sheet name="Bloc 3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Bachelier en enseignement section 1 - Bastogne [BBES1] – 2026-2027</t>
   </si>
   <si>
     <t>Entité : Département pédagogique de Bastogne</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Crédits/Pond.</t>
   </si>
   <si>
     <t>tronc commun</t>
   </si>
   <si>
     <t>Questions générales en sciences de l'éducation</t>
   </si>
   <si>
     <t>Situations d'enseignement</t>
   </si>
   <si>
     <t>Posture enseignante</t>
   </si>
   <si>
@@ -85,50 +85,56 @@
     <t>Expression musicale</t>
   </si>
   <si>
     <t>Expression plastique</t>
   </si>
   <si>
     <t>Français</t>
   </si>
   <si>
     <t>Mathématiques, sciences, TIC</t>
   </si>
   <si>
     <t>Technologies de l'information et de la communication</t>
   </si>
   <si>
     <t>Mathématiques</t>
   </si>
   <si>
     <t>Sciences</t>
   </si>
   <si>
     <t>Psychomotricité</t>
   </si>
   <si>
     <t>Exploration de l'espace et du temps</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Exploration de l'espace </t>
+  </si>
+  <si>
+    <t>Exploration du temps</t>
   </si>
   <si>
     <t>Religion (1)</t>
   </si>
   <si>
     <t>S'initier à la didactique du cours de religion</t>
   </si>
   <si>
     <t>Education à la philosophie et à la citoyenneté</t>
   </si>
   <si>
     <t>Questions générales de philosophie et éthique de l'éducation</t>
   </si>
   <si>
     <t>Ingénierie pédagogique</t>
   </si>
   <si>
     <t>Questions approfondies en psychologie des apprentissages</t>
   </si>
   <si>
     <t>Communication enseignante et littératie scientifique</t>
   </si>
   <si>
     <t>Pratiques d'enseignement  en maternelle</t>
   </si>
@@ -642,54 +648,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B37"/>
+  <dimension ref="A1:B38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A37" sqref="A37:B37"/>
+      <selection activeCell="A38" sqref="A38:B38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="60" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" customHeight="1" ht="22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
@@ -866,81 +872,87 @@
     </row>
     <row r="30" spans="1:2">
       <c r="A30" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="8"/>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" s="7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B33" s="8"/>
     </row>
     <row r="34" spans="1:2">
-      <c r="A34" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B34" s="6">
+      <c r="A34" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B34" s="8"/>
+    </row>
+    <row r="35" spans="1:2">
+      <c r="A35" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B35" s="6">
         <v>2</v>
       </c>
     </row>
-    <row r="35" spans="1:2">
-[...4 lines deleted...]
-    </row>
     <row r="36" spans="1:2">
-      <c r="A36" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B36" s="6">
+      <c r="A36" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B36" s="8"/>
+    </row>
+    <row r="37" spans="1:2">
+      <c r="A37" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B37" s="6">
         <v>4</v>
       </c>
     </row>
-    <row r="37" spans="1:2">
-[...3 lines deleted...]
-      <c r="B37" s="8"/>
+    <row r="38" spans="1:2">
+      <c r="A38" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="B38" s="8"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A5:B5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A31" sqref="A31:B31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
@@ -953,223 +965,223 @@
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="4"/>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="5" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B6" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="7" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B7" s="8"/>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B8" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="7" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B9" s="8"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="5" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B10" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="7" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B11" s="8"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B12" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="7" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B13" s="8"/>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B14" s="6">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="7" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B15" s="8"/>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="7" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B16" s="8"/>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B17" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="7" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B18" s="8"/>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="5" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B19" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B20" s="8"/>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="8"/>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="8"/>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" s="7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B24" s="8"/>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" s="5" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B25" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" s="7" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B26" s="8"/>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" s="5" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B27" s="6">
         <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" s="7" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B28" s="8"/>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" s="7" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B29" s="8"/>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" s="5" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B30" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" s="7" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B31" s="8"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A5:B5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A29" sqref="A29:B29"/>
     </sheetView>
@@ -1184,213 +1196,213 @@
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="4"/>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="5" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B6" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="7" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B7" s="8"/>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B8" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="7" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B9" s="8"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="5" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B10" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="7" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B11" s="8"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B12" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B13" s="8"/>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B14" s="6">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="7" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B15" s="8"/>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="5" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B16" s="6">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="7" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B17" s="8"/>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B18" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B19" s="8"/>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="5" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B20" s="6">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B21" s="8"/>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="8"/>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" s="5" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B24" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" s="7" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B25" s="8"/>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="8"/>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" s="5" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B28" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" s="7" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B29" s="8"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A5:B5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>