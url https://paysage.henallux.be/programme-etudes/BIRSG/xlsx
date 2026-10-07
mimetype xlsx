--- v0 (2026-07-08)
+++ v1 (2026-10-07)
@@ -323,51 +323,51 @@
   <si>
     <t>Organisation et coordination des soins</t>
   </si>
   <si>
     <t>Collaboration et délégation interdisciplinaire</t>
   </si>
   <si>
     <t>Personne et soins critiques</t>
   </si>
   <si>
     <t>Soins infirmiers péri-opératoires</t>
   </si>
   <si>
     <t>Radiologie et techniques d'investigation y compris radioprotection</t>
   </si>
   <si>
     <t>Soins infirmiers en soins intensifs</t>
   </si>
   <si>
     <t>Soins infirmiers en soins d'urgence</t>
   </si>
   <si>
     <t>Méthodologie et utilisation des résultats de la recherche scientifique</t>
   </si>
   <si>
-    <t>Personne et soins spécialisés (partie1)</t>
+    <t>Personne et soins spécialisés (partie 1)</t>
   </si>
   <si>
     <t>Soins spécialisés et démarche clinique (partie 1)</t>
   </si>
   <si>
     <t>Pathologie générale et spéciale: oncologie-hématologie</t>
   </si>
   <si>
     <t>Personne et soins spécialisés (partie2)</t>
   </si>
   <si>
     <t>Pathologie générale et spéciale: pathologie rhumatoïde et gériatrique</t>
   </si>
   <si>
     <t>Soins spécialisés et démarche clinique (partie 2)</t>
   </si>
   <si>
     <t>Préparation à la mobilité internationale</t>
   </si>
   <si>
     <t>Activités d'intégration professionnelle internationales, enseignement clinique</t>
   </si>
   <si>
     <t>Soins palliatifs et spiritual care</t>
   </si>