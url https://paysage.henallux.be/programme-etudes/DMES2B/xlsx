--- v0 (2026-07-08)
+++ v1 (2026-10-07)
@@ -12,80 +12,86 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Bloc 1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Master en enseignement section 2 (à horaire décalé) - Bastogne [DMES2B] – 2026-2027</t>
   </si>
   <si>
     <t>Entité : Département pédagogique de Bastogne</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Crédits/Pond.</t>
   </si>
   <si>
     <t>tronc commun</t>
   </si>
   <si>
     <t>Questions approfondies en psychologie sociale</t>
   </si>
   <si>
     <t>Questions approfondies d'évaluation des apprentissages en milieu scolaire</t>
   </si>
   <si>
-    <t>S'engager dans des recherches</t>
-[...2 lines deleted...]
-    <t>s'engager dans des recherche (mémoire)</t>
+    <t>S'engager dans des recherches (mémoire)</t>
+  </si>
+  <si>
+    <t>S'engager dans des recherche (mémoire)</t>
   </si>
   <si>
     <t>Pratiques d'intégration professionnelle (stage long)</t>
+  </si>
+  <si>
+    <t>Accompagnement des pratiques professionnelles</t>
+  </si>
+  <si>
+    <t>Séminaires d'analyse des pratiques du stage long</t>
   </si>
   <si>
     <t>Continuité des apprentissages</t>
   </si>
   <si>
     <t>Projet personnel</t>
   </si>
   <si>
     <t>Notions de premiers secours</t>
   </si>
   <si>
     <t>Analyse institutionnelle de l'établissement scolaire</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -516,54 +522,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B21"/>
+  <dimension ref="A1:B22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A21" sqref="A21:B21"/>
+      <selection activeCell="A22" sqref="A22:B22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="60" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" customHeight="1" ht="22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
@@ -604,109 +610,115 @@
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="6">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="8"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="6">
         <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="7" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B13" s="8"/>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="6">
+      <c r="A14" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="8"/>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="6">
         <v>5</v>
       </c>
     </row>
-    <row r="15" spans="1:2">
-[...4 lines deleted...]
-    </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="6">
+      <c r="A16" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="8"/>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="6">
         <v>4</v>
       </c>
     </row>
-    <row r="17" spans="1:2">
-[...4 lines deleted...]
-    </row>
     <row r="18" spans="1:2">
-      <c r="A18" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B18" s="6">
+      <c r="A18" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="8"/>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="6">
         <v>1</v>
       </c>
     </row>
-    <row r="19" spans="1:2">
-[...4 lines deleted...]
-    </row>
     <row r="20" spans="1:2">
-      <c r="A20" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B20" s="6">
+      <c r="A20" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="8"/>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B21" s="6">
         <v>3</v>
       </c>
     </row>
-    <row r="21" spans="1:2">
-[...3 lines deleted...]
-      <c r="B21" s="8"/>
+    <row r="22" spans="1:2">
+      <c r="A22" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B22" s="8"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A5:B5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>