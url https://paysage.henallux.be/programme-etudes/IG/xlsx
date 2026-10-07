--- v1 (2026-08-23)
+++ v2 (2026-10-07)
@@ -120,57 +120,57 @@
   <si>
     <t>Communication professionnelle 1</t>
   </si>
   <si>
     <t>Langues étrangères 1-Q2</t>
   </si>
   <si>
     <t>Anglais 1-Q2</t>
   </si>
   <si>
     <t>Analyse métier et conception de bases de données</t>
   </si>
   <si>
     <t>Analyse du processus métier</t>
   </si>
   <si>
     <t>Conception de bases de données</t>
   </si>
   <si>
     <t>Programmation orientée objet</t>
   </si>
   <si>
     <t>Technologies Web</t>
   </si>
   <si>
+    <t>Principes fondamentaux en sécurité des systèmes</t>
+  </si>
+  <si>
+    <t>Introduction à la sécurité des systèmes d'information</t>
+  </si>
+  <si>
     <t>Modélisation et traitement des données</t>
-  </si>
-[...4 lines deleted...]
-    <t>Introduction à la sécurité des systèmes d'information</t>
   </si>
   <si>
     <t>Gestion des entreprises</t>
   </si>
   <si>
     <t>Développement durable, éthique et déontologie</t>
   </si>
   <si>
     <t>Analyse et gestion de projets</t>
   </si>
   <si>
     <t>Analyse orientée objet</t>
   </si>
   <si>
     <t>Gestion de projets</t>
   </si>
   <si>
     <t>Projet informatique intégré</t>
   </si>
   <si>
     <t>Programmation orientée objet avancée</t>
   </si>
   <si>
     <t>Langage d'exploitation de bases de données</t>
   </si>
@@ -1154,72 +1154,72 @@
     <row r="10" spans="1:2">
       <c r="A10" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="8"/>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="8"/>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="7" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="B14" s="8"/>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="B15" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="B15" s="8"/>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="7" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="8"/>
+      <c r="A16" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="6">
+        <v>5</v>
+      </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="8"/>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="8"/>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="5" t="s">
         <v>38</v>
       </c>