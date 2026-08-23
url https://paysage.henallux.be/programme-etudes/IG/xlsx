--- v0 (2026-07-08)
+++ v1 (2026-08-23)
@@ -33,291 +33,291 @@
     <sheet name="Bloc 3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Bachelier en informatique, orientation développement d'applications - Namur [IG] – 2026-2027</t>
   </si>
   <si>
     <t>Entité : Département technique de Namur</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Crédits/Pond.</t>
   </si>
   <si>
     <t>Tronc commun</t>
   </si>
   <si>
+    <t>Programmation</t>
+  </si>
+  <si>
+    <t>Compléments de programmation</t>
+  </si>
+  <si>
+    <t>Organisation et structure des données</t>
+  </si>
+  <si>
     <t>Sécurité informatique</t>
   </si>
   <si>
-    <t>Compléments de programmation</t>
-[...1 lines deleted...]
-  <si>
     <t>Architecture des systèmes informatiques</t>
   </si>
   <si>
     <t>Architecture des systèmes</t>
   </si>
   <si>
     <t>Systèmes d'exploitation</t>
   </si>
   <si>
     <t>Laboratoire systèmes</t>
   </si>
   <si>
     <t>Réseaux informatiques</t>
   </si>
   <si>
     <t>Outils mathématiques pour l'informatique</t>
   </si>
   <si>
-    <t>Programmation</t>
-[...4 lines deleted...]
-  <si>
     <t>Langues étrangères 1-Q1</t>
   </si>
   <si>
     <t>Anglais 1-Q1</t>
   </si>
   <si>
+    <t>Introduction à la data intelligence et data science</t>
+  </si>
+  <si>
+    <t>Conception orientée objet</t>
+  </si>
+  <si>
+    <t>Principes de programmation orientée objet</t>
+  </si>
+  <si>
+    <t>Langage de programmation orienté objet</t>
+  </si>
+  <si>
+    <t>Langage de programmation avancé</t>
+  </si>
+  <si>
+    <t>Organisation et exploitation des données</t>
+  </si>
+  <si>
+    <t>Web : Principes de base</t>
+  </si>
+  <si>
+    <t>Outils statistiques</t>
+  </si>
+  <si>
+    <t>Economie de l'entreprise</t>
+  </si>
+  <si>
     <t>Communication professionnelle 1</t>
   </si>
   <si>
-    <t>Web : Principes de base</t>
-[...25 lines deleted...]
-  <si>
     <t>Langues étrangères 1-Q2</t>
   </si>
   <si>
     <t>Anglais 1-Q2</t>
   </si>
   <si>
     <t>Analyse métier et conception de bases de données</t>
   </si>
   <si>
     <t>Analyse du processus métier</t>
   </si>
   <si>
     <t>Conception de bases de données</t>
   </si>
   <si>
     <t>Programmation orientée objet</t>
   </si>
   <si>
     <t>Technologies Web</t>
   </si>
   <si>
+    <t>Modélisation et traitement des données</t>
+  </si>
+  <si>
     <t>Principes fondamentaux en sécurité des systèmes</t>
   </si>
   <si>
     <t>Introduction à la sécurité des systèmes d'information</t>
   </si>
   <si>
     <t>Gestion des entreprises</t>
   </si>
   <si>
-    <t>Modélisation et traitement des données</t>
-[...1 lines deleted...]
-  <si>
     <t>Développement durable, éthique et déontologie</t>
   </si>
   <si>
+    <t>Analyse et gestion de projets</t>
+  </si>
+  <si>
+    <t>Analyse orientée objet</t>
+  </si>
+  <si>
+    <t>Gestion de projets</t>
+  </si>
+  <si>
+    <t>Projet informatique intégré</t>
+  </si>
+  <si>
+    <t>Programmation orientée objet avancée</t>
+  </si>
+  <si>
+    <t>Langage d'exploitation de bases de données</t>
+  </si>
+  <si>
+    <t>Algorithmique avancée</t>
+  </si>
+  <si>
+    <t>Veille technologique</t>
+  </si>
+  <si>
+    <t>Aspects juridiques de l'informatique</t>
+  </si>
+  <si>
     <t>Communication professionnelle 2</t>
   </si>
   <si>
-    <t>Analyse et gestion de projets</t>
-[...23 lines deleted...]
-    <t>Aspects juridiques de l'informatique</t>
+    <t>Individualisation du parcours académique - cours au choix</t>
+  </si>
+  <si>
+    <t>Individualisation du parcours académique 1</t>
+  </si>
+  <si>
+    <t>Entrepreneuriat 1 (choix)</t>
+  </si>
+  <si>
+    <t>Préparation au projet professionnel 1 (choix)</t>
   </si>
   <si>
     <t>Langues Q1 - cours au choix</t>
   </si>
   <si>
     <t>Langues étrangères 2-Q1</t>
   </si>
   <si>
     <t>Anglais 2-Q1</t>
   </si>
   <si>
     <t>Anglais renforcement 1 (choix)</t>
   </si>
   <si>
     <t>Néerlandais 1 (choix)</t>
   </si>
   <si>
     <t>Allemand 1 (choix)</t>
   </si>
   <si>
     <t>Langues Q2 - cours au choix</t>
   </si>
   <si>
     <t>Langues étrangères 2-Q2</t>
   </si>
   <si>
     <t>Anglais 2 - Q2</t>
   </si>
   <si>
     <t>Anglais renforcement 2 (choix)</t>
   </si>
   <si>
     <t>Néerlandais 2 (choix)</t>
   </si>
   <si>
     <t>Allemand 2 (choix)</t>
   </si>
   <si>
-    <t>Individualisation du parcours académique - cours au choix</t>
-[...8 lines deleted...]
-    <t>Préparation au projet professionnel 1 (choix)</t>
+    <t>Programmation et nouvelles technologies</t>
+  </si>
+  <si>
+    <t>Développement de client Web avancé</t>
+  </si>
+  <si>
+    <t>Développement mobile</t>
+  </si>
+  <si>
+    <t>Technologies back-end et Cloud</t>
   </si>
   <si>
     <t>Développement Web</t>
   </si>
   <si>
+    <t>Développement avancé d'application web</t>
+  </si>
+  <si>
     <t>Conception de bases de données avancées</t>
   </si>
   <si>
     <t>Outils d'aide à la décision</t>
   </si>
   <si>
-    <t>Programmation et nouvelles technologies</t>
-[...13 lines deleted...]
-  <si>
     <t>Activité d'intégration professionnelle</t>
   </si>
   <si>
     <t>Stage</t>
   </si>
   <si>
     <t>TFE</t>
   </si>
   <si>
+    <t>Individualisation du parcours académique 2</t>
+  </si>
+  <si>
+    <t>Préparation au projet professionnel 2 (choix)</t>
+  </si>
+  <si>
+    <t>Entrepreneuriat 2 (choix)</t>
+  </si>
+  <si>
+    <t>Préparation à la poursuite d'études (choix)</t>
+  </si>
+  <si>
     <t>Langues - cours au choix</t>
   </si>
   <si>
     <t>Langues étrangères 3-Q1</t>
   </si>
   <si>
     <t>Anglais 3-Q1</t>
   </si>
   <si>
     <t>Anglais renforcement 3 (choix)</t>
   </si>
   <si>
     <t>Néerlandais 3 (choix)</t>
   </si>
   <si>
     <t>Allemand 3 (choix)</t>
-  </si>
-[...10 lines deleted...]
-    <t>Préparation à la poursuite d'études (choix)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF3730A3"/>
       <name val="Calibri"/>
@@ -797,279 +797,279 @@
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="4"/>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="6">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="8"/>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="8"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="8"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="8"/>
-[...5 lines deleted...]
-      <c r="B12" s="8"/>
+      <c r="B12" s="6">
+        <v>4</v>
+      </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="7" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B13" s="8"/>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B14" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="8"/>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="8"/>
-[...7 lines deleted...]
-      </c>
+      <c r="B16" s="8"/>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="8"/>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="6">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="8"/>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="8"/>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="8"/>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="8"/>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="6">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B27" s="8"/>
     </row>
     <row r="28" spans="1:2">
-      <c r="A28" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A28" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B28" s="8"/>
     </row>
     <row r="29" spans="1:2">
-      <c r="A29" s="7" t="s">
-[...2 lines deleted...]
-      <c r="B29" s="8"/>
+      <c r="A29" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B29" s="6">
+        <v>4</v>
+      </c>
     </row>
     <row r="30" spans="1:2">
-      <c r="A30" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A30" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B30" s="8"/>
     </row>
     <row r="31" spans="1:2">
-      <c r="A31" s="7" t="s">
-[...2 lines deleted...]
-      <c r="B31" s="8"/>
+      <c r="A31" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B31" s="6">
+        <v>4</v>
+      </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="8"/>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B34" s="8"/>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B35" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="8"/>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="8"/>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B40" s="8"/>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B41" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B42" s="8"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
@@ -1154,313 +1154,313 @@
     <row r="10" spans="1:2">
       <c r="A10" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="8"/>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="8"/>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="7" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="B14" s="8"/>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B15" s="8"/>
+      <c r="B15" s="6">
+        <v>4</v>
+      </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A16" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="8"/>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="8"/>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="8"/>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="8"/>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B23" s="8"/>
     </row>
     <row r="24" spans="1:2">
-      <c r="A24" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A24" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B24" s="8"/>
     </row>
     <row r="25" spans="1:2">
-      <c r="A25" s="7" t="s">
-[...2 lines deleted...]
-      <c r="B25" s="8"/>
+      <c r="A25" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B25" s="6">
+        <v>6</v>
+      </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" s="7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B26" s="8"/>
     </row>
     <row r="27" spans="1:2">
-      <c r="A27" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A27" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B27" s="8"/>
     </row>
     <row r="28" spans="1:2">
-      <c r="A28" s="7" t="s">
-[...2 lines deleted...]
-      <c r="B28" s="8"/>
+      <c r="A28" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="B28" s="6">
+        <v>5</v>
+      </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B29" s="8"/>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" s="5" t="s">
         <v>46</v>
       </c>
       <c r="B30" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B31" s="8"/>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B32" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B33" s="8"/>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B34" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B35" s="8"/>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B36" s="4"/>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" s="9" t="s">
         <v>51</v>
       </c>
       <c r="B38" s="10"/>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B39" s="10"/>
     </row>
     <row r="40" spans="1:2">
-      <c r="A40" s="9" t="s">
+      <c r="A40" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="B40" s="10"/>
+      <c r="B40" s="4"/>
     </row>
     <row r="41" spans="1:2">
-      <c r="A41" s="9" t="s">
+      <c r="A41" s="5" t="s">
         <v>54</v>
       </c>
-      <c r="B41" s="10"/>
+      <c r="B41" s="6">
+        <v>3</v>
+      </c>
     </row>
     <row r="42" spans="1:2">
-      <c r="A42" s="4" t="s">
+      <c r="A42" s="9" t="s">
         <v>55</v>
       </c>
-      <c r="B42" s="4"/>
+      <c r="B42" s="10"/>
     </row>
     <row r="43" spans="1:2">
-      <c r="A43" s="5" t="s">
+      <c r="A43" s="9" t="s">
         <v>56</v>
       </c>
-      <c r="B43" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="B43" s="10"/>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" s="9" t="s">
         <v>57</v>
       </c>
       <c r="B44" s="10"/>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B45" s="10"/>
     </row>
     <row r="46" spans="1:2">
-      <c r="A46" s="9" t="s">
+      <c r="A46" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="B46" s="10"/>
+      <c r="B46" s="4"/>
     </row>
     <row r="47" spans="1:2">
-      <c r="A47" s="9" t="s">
+      <c r="A47" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="B47" s="10"/>
+      <c r="B47" s="6">
+        <v>3</v>
+      </c>
     </row>
     <row r="48" spans="1:2">
-      <c r="A48" s="4" t="s">
+      <c r="A48" s="9" t="s">
         <v>61</v>
       </c>
-      <c r="B48" s="4"/>
+      <c r="B48" s="10"/>
     </row>
     <row r="49" spans="1:2">
-      <c r="A49" s="5" t="s">
+      <c r="A49" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="B49" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="B49" s="10"/>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B50" s="10"/>
     </row>
     <row r="51" spans="1:2">
       <c r="A51" s="9" t="s">
         <v>64</v>
       </c>
       <c r="B51" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A36:B36"/>
-    <mergeCell ref="A42:B42"/>
-    <mergeCell ref="A48:B48"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="A46:B46"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A31" sqref="A31:B31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="60" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" customHeight="1" ht="22">
@@ -1470,224 +1470,224 @@
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="4"/>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="5" t="s">
         <v>65</v>
       </c>
       <c r="B6" s="6">
-        <v>2</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="7" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B7" s="8"/>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A8" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B8" s="8"/>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="7" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B9" s="8"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="5" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B10" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="7" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B11" s="8"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B12" s="6">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="7" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B13" s="8"/>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="7" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="8"/>
+      <c r="A14" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B14" s="6">
+        <v>3</v>
+      </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B15" s="8"/>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="5" t="s">
         <v>72</v>
       </c>
       <c r="B16" s="6">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="8"/>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="5" t="s">
         <v>73</v>
       </c>
       <c r="B18" s="6">
         <v>30</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B19" s="8"/>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="7" t="s">
         <v>75</v>
       </c>
       <c r="B20" s="8"/>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="4" t="s">
-        <v>76</v>
+        <v>49</v>
       </c>
       <c r="B21" s="4"/>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="5" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B22" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="9" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B23" s="10"/>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" s="9" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B24" s="10"/>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B25" s="10"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="B25" s="10"/>
-[...2 lines deleted...]
-      <c r="A26" s="9" t="s">
+      <c r="B26" s="4"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="5" t="s">
         <v>81</v>
       </c>
-      <c r="B26" s="10"/>
-[...5 lines deleted...]
-      <c r="B27" s="4"/>
+      <c r="B27" s="6">
+        <v>3</v>
+      </c>
     </row>
     <row r="28" spans="1:2">
-      <c r="A28" s="5" t="s">
+      <c r="A28" s="9" t="s">
         <v>82</v>
       </c>
-      <c r="B28" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="B28" s="10"/>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" s="9" t="s">
         <v>83</v>
       </c>
       <c r="B29" s="10"/>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" s="9" t="s">
         <v>84</v>
       </c>
       <c r="B30" s="10"/>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" s="9" t="s">
         <v>85</v>
       </c>
       <c r="B31" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A21:B21"/>
-    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="A26:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Bloc 1</vt:lpstr>