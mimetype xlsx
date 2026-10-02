--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -5,82 +5,256 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="Bloc 2" sheetId="1" r:id="rId4"/>
-    <sheet name="Bloc 1" sheetId="2" r:id="rId5"/>
+    <sheet name="Bloc 1" sheetId="1" r:id="rId4"/>
+    <sheet name="Bloc 2" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Master en sciences de l'ingénieur industriel, orientation automatisation - Arlon [MSIIA] – 2026-2027</t>
   </si>
   <si>
     <t>Entité : Département technique d'Arlon</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Crédits/Pond.</t>
   </si>
   <si>
     <t>Tronc commun</t>
   </si>
   <si>
+    <t>Projet d'ingénierie (phase 1 : conception)</t>
+  </si>
+  <si>
+    <t>Processus managérial et entrepreneurial</t>
+  </si>
+  <si>
+    <t>English</t>
+  </si>
+  <si>
+    <t>Modélisation mathématique</t>
+  </si>
+  <si>
+    <t>Analyse numérique</t>
+  </si>
+  <si>
+    <t>Optimisation appliquée</t>
+  </si>
+  <si>
+    <t>Machines électriques</t>
+  </si>
+  <si>
+    <t>Machines électriques : théorie</t>
+  </si>
+  <si>
+    <t>Machines électriques : laboratoires</t>
+  </si>
+  <si>
+    <t>Machine Learning et Modélisation</t>
+  </si>
+  <si>
+    <t>Circuits électroniques et robotique</t>
+  </si>
+  <si>
+    <t>Électronique de puissance</t>
+  </si>
+  <si>
+    <t>Électronique et robotique</t>
+  </si>
+  <si>
+    <t>Commande et contrôle de processus</t>
+  </si>
+  <si>
+    <t>Pilotage de processus</t>
+  </si>
+  <si>
+    <t>Électronique industrielle</t>
+  </si>
+  <si>
+    <t>Systèmes intelligents</t>
+  </si>
+  <si>
+    <t>Internet industriel des objets</t>
+  </si>
+  <si>
+    <t>Communication entre systèmes</t>
+  </si>
+  <si>
+    <t>Réseaux informatiques</t>
+  </si>
+  <si>
+    <t>Base de données</t>
+  </si>
+  <si>
+    <t>Base de données : conception et exploitation</t>
+  </si>
+  <si>
+    <t>Automatique</t>
+  </si>
+  <si>
+    <t>Automatique temps discret</t>
+  </si>
+  <si>
+    <t>Logique floue</t>
+  </si>
+  <si>
+    <t>Unités à la carte (passerelles)</t>
+  </si>
+  <si>
+    <t>Projet technologique</t>
+  </si>
+  <si>
+    <t>Mathématique de l'ingénieur</t>
+  </si>
+  <si>
+    <t>Mathématique</t>
+  </si>
+  <si>
+    <t>Statistique</t>
+  </si>
+  <si>
+    <t>English - Mise à niveau</t>
+  </si>
+  <si>
+    <t>English – Mise à niveau</t>
+  </si>
+  <si>
+    <t>Chimie</t>
+  </si>
+  <si>
+    <t>Biologie</t>
+  </si>
+  <si>
+    <t>Biologie et applications industrielles</t>
+  </si>
+  <si>
+    <t>Gestion économique et financière</t>
+  </si>
+  <si>
+    <t>Commande et contrôle de processus 1</t>
+  </si>
+  <si>
+    <t>Commande de processus industriels</t>
+  </si>
+  <si>
+    <t>Commande de processus industriels 2</t>
+  </si>
+  <si>
+    <t>Capteurs et instrumentation</t>
+  </si>
+  <si>
+    <t>Microprocesseurs</t>
+  </si>
+  <si>
+    <t>Automatique et robotique : Mise à niveau</t>
+  </si>
+  <si>
+    <t>Automatique : théorie</t>
+  </si>
+  <si>
+    <t>Automatique et robotique</t>
+  </si>
+  <si>
+    <t>Introduction à la programmation informatique</t>
+  </si>
+  <si>
+    <t>Thermodynamique et transferts thermiques</t>
+  </si>
+  <si>
+    <t>Calcul de structure – Mise à niveau</t>
+  </si>
+  <si>
+    <t>Calcul de structures</t>
+  </si>
+  <si>
+    <t>Calcul de structures : théorie et exercices</t>
+  </si>
+  <si>
+    <t>Calcul de structures : laboratoires</t>
+  </si>
+  <si>
+    <t>Systèmes mécaniques</t>
+  </si>
+  <si>
+    <t>Dessin et technologie mécanique</t>
+  </si>
+  <si>
+    <t>Mécanique appliquée</t>
+  </si>
+  <si>
+    <t>Génie mécanique - Mise à niveau</t>
+  </si>
+  <si>
+    <t>Conception Assistée par Ordinateur</t>
+  </si>
+  <si>
+    <t>Génie mécanique</t>
+  </si>
+  <si>
+    <t>Dimensionnement de transmissions mécaniques</t>
+  </si>
+  <si>
+    <t>Électronique appliquée</t>
+  </si>
+  <si>
+    <t>Sécurité</t>
+  </si>
+  <si>
     <t>Projet d'ingénierie (phase 2 : réalisation)</t>
   </si>
   <si>
-    <t>English</t>
-[...1 lines deleted...]
-  <si>
     <t>Environnement professionnel</t>
   </si>
   <si>
     <t>Droit social</t>
   </si>
   <si>
     <t>Séminaires</t>
   </si>
   <si>
     <t>Prévention et protection au travail</t>
   </si>
   <si>
     <t>Éthique de l'ingénieur</t>
   </si>
   <si>
     <t>Gestion environnementale et énergétique des organisations</t>
   </si>
   <si>
     <t>Responsabilité environnementale</t>
   </si>
   <si>
     <t>Enjeux des énergies renouvelables</t>
   </si>
   <si>
     <t>Optimisation énergétique des systèmes</t>
@@ -92,224 +266,50 @@
     <t>Maintenance industrielle</t>
   </si>
   <si>
     <t>Organisation et pilotage de la chaine logistique</t>
   </si>
   <si>
     <t>Management de la qualité</t>
   </si>
   <si>
     <t>Production et applications électriques</t>
   </si>
   <si>
     <t>Production et applications électriques : théorie</t>
   </si>
   <si>
     <t>Production et applications électriques : laboratoires</t>
   </si>
   <si>
     <t>Travail de fin d'études et Stage</t>
   </si>
   <si>
     <t>Stage</t>
   </si>
   <si>
     <t>Travail de fin d'études</t>
-  </si>
-[...172 lines deleted...]
-    <t>Sécurité</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF3730A3"/>
       <name val="Calibri"/>
@@ -732,887 +732,887 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
+  <dimension ref="A1:B86"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A86" sqref="A86:B86"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="60" customWidth="true" style="0"/>
+    <col min="2" max="2" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" customHeight="1" ht="22">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="4"/>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="8"/>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="8"/>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="8"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="8"/>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="8"/>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B15" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="8"/>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="8"/>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="8"/>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="8"/>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="B22" s="8"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B24" s="8"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B25" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B26" s="8"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B27" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B28" s="8"/>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B29" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2">
+      <c r="A30" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B30" s="8"/>
+    </row>
+    <row r="31" spans="1:2">
+      <c r="A31" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B31" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2">
+      <c r="A32" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B32" s="8"/>
+    </row>
+    <row r="33" spans="1:2">
+      <c r="A33" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B33" s="8"/>
+    </row>
+    <row r="34" spans="1:2">
+      <c r="A34" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B34" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2">
+      <c r="A35" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B35" s="8"/>
+    </row>
+    <row r="36" spans="1:2">
+      <c r="A36" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B36" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2">
+      <c r="A37" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B37" s="8"/>
+    </row>
+    <row r="38" spans="1:2">
+      <c r="A38" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="B38" s="8"/>
+    </row>
+    <row r="39" spans="1:2">
+      <c r="A39" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B39" s="4"/>
+    </row>
+    <row r="40" spans="1:2">
+      <c r="A40" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B40" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:2">
+      <c r="A41" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B41" s="8"/>
+    </row>
+    <row r="42" spans="1:2">
+      <c r="A42" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B42" s="6">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="43" spans="1:2">
+      <c r="A43" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B43" s="8"/>
+    </row>
+    <row r="44" spans="1:2">
+      <c r="A44" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B44" s="8"/>
+    </row>
+    <row r="45" spans="1:2">
+      <c r="A45" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B45" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="46" spans="1:2">
+      <c r="A46" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B46" s="8"/>
+    </row>
+    <row r="47" spans="1:2">
+      <c r="A47" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B47" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="48" spans="1:2">
+      <c r="A48" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B48" s="8"/>
+    </row>
+    <row r="49" spans="1:2">
+      <c r="A49" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B49" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="50" spans="1:2">
+      <c r="A50" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B50" s="8"/>
+    </row>
+    <row r="51" spans="1:2">
+      <c r="A51" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B51" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:2">
+      <c r="A52" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B52" s="8"/>
+    </row>
+    <row r="53" spans="1:2">
+      <c r="A53" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B53" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="54" spans="1:2">
+      <c r="A54" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B54" s="8"/>
+    </row>
+    <row r="55" spans="1:2">
+      <c r="A55" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B55" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="56" spans="1:2">
+      <c r="A56" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B56" s="8"/>
+    </row>
+    <row r="57" spans="1:2">
+      <c r="A57" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B57" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="58" spans="1:2">
+      <c r="A58" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B58" s="8"/>
+    </row>
+    <row r="59" spans="1:2">
+      <c r="A59" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B59" s="8"/>
+    </row>
+    <row r="60" spans="1:2">
+      <c r="A60" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="B60" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="61" spans="1:2">
+      <c r="A61" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B61" s="8"/>
+    </row>
+    <row r="62" spans="1:2">
+      <c r="A62" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B62" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="63" spans="1:2">
+      <c r="A63" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B63" s="8"/>
+    </row>
+    <row r="64" spans="1:2">
+      <c r="A64" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="B64" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="65" spans="1:2">
+      <c r="A65" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B65" s="8"/>
+    </row>
+    <row r="66" spans="1:2">
+      <c r="A66" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="B66" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="67" spans="1:2">
+      <c r="A67" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B67" s="8"/>
+    </row>
+    <row r="68" spans="1:2">
+      <c r="A68" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B68" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="69" spans="1:2">
+      <c r="A69" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B69" s="8"/>
+    </row>
+    <row r="70" spans="1:2">
+      <c r="A70" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="B70" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="71" spans="1:2">
+      <c r="A71" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B71" s="8"/>
+    </row>
+    <row r="72" spans="1:2">
+      <c r="A72" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="B72" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="73" spans="1:2">
+      <c r="A73" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="B73" s="8"/>
+    </row>
+    <row r="74" spans="1:2">
+      <c r="A74" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="B74" s="8"/>
+    </row>
+    <row r="75" spans="1:2">
+      <c r="A75" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="B75" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="76" spans="1:2">
+      <c r="A76" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B76" s="8"/>
+    </row>
+    <row r="77" spans="1:2">
+      <c r="A77" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B77" s="8"/>
+    </row>
+    <row r="78" spans="1:2">
+      <c r="A78" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="B78" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="79" spans="1:2">
+      <c r="A79" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B79" s="8"/>
+    </row>
+    <row r="80" spans="1:2">
+      <c r="A80" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="B80" s="6">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="81" spans="1:2">
+      <c r="A81" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B81" s="8"/>
+    </row>
+    <row r="82" spans="1:2">
+      <c r="A82" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B82" s="8"/>
+    </row>
+    <row r="83" spans="1:2">
+      <c r="A83" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="B83" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="84" spans="1:2">
+      <c r="A84" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B84" s="8"/>
+    </row>
+    <row r="85" spans="1:2">
+      <c r="A85" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="B85" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:2">
+      <c r="A86" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B86" s="8"/>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A39:B39"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
   <dimension ref="A1:B29"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A29" sqref="A29:B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="60" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" customHeight="1" ht="22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="4"/>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="5" t="s">
-        <v>5</v>
+        <v>64</v>
       </c>
       <c r="B6" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="7" t="s">
-        <v>5</v>
+        <v>64</v>
       </c>
       <c r="B7" s="8"/>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="5" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B8" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="7" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B9" s="8"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="5" t="s">
-        <v>7</v>
+        <v>65</v>
       </c>
       <c r="B10" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="7" t="s">
-        <v>8</v>
+        <v>66</v>
       </c>
       <c r="B11" s="8"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="7" t="s">
-        <v>9</v>
+        <v>67</v>
       </c>
       <c r="B12" s="8"/>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="7" t="s">
-        <v>10</v>
+        <v>68</v>
       </c>
       <c r="B13" s="8"/>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="B14" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="7" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="B15" s="8"/>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="5" t="s">
-        <v>12</v>
+        <v>70</v>
       </c>
       <c r="B16" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="7" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="B17" s="8"/>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="7" t="s">
-        <v>14</v>
+        <v>72</v>
       </c>
       <c r="B18" s="8"/>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="7" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="B19" s="8"/>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="5" t="s">
-        <v>16</v>
+        <v>74</v>
       </c>
       <c r="B20" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="7" t="s">
-        <v>17</v>
+        <v>75</v>
       </c>
       <c r="B21" s="8"/>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="7" t="s">
-        <v>18</v>
+        <v>76</v>
       </c>
       <c r="B22" s="8"/>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="7" t="s">
-        <v>19</v>
+        <v>77</v>
       </c>
       <c r="B23" s="8"/>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" s="5" t="s">
-        <v>20</v>
+        <v>78</v>
       </c>
       <c r="B24" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" s="7" t="s">
-        <v>21</v>
+        <v>79</v>
       </c>
       <c r="B25" s="8"/>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" s="7" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="B26" s="8"/>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" s="5" t="s">
-        <v>23</v>
+        <v>81</v>
       </c>
       <c r="B27" s="6">
         <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" s="7" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="B28" s="8"/>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" s="7" t="s">
-        <v>25</v>
+        <v>83</v>
       </c>
       <c r="B29" s="8"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A5:B5"/>
-  </mergeCells>
-[...608 lines deleted...]
-    <mergeCell ref="A39:B39"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Bloc 1</vt:lpstr>
       <vt:lpstr>Bloc 2</vt:lpstr>
-      <vt:lpstr>Bloc 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>